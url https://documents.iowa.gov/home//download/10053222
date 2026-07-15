--- v0 (2026-05-29)
+++ v1 (2026-07-15)
@@ -19,87 +19,87 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Standards-Support\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BE3C18B-B978-4D78-A89C-8195C08B94EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6154226F-0A3B-4214-9420-0597D0813BEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2640" yWindow="2400" windowWidth="20880" windowHeight="12720" firstSheet="1" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-22380" yWindow="3504" windowWidth="21756" windowHeight="12120" firstSheet="1" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2015" sheetId="4" r:id="rId1"/>
     <sheet name="2016" sheetId="5" r:id="rId2"/>
     <sheet name="2017" sheetId="6" r:id="rId3"/>
     <sheet name="2018" sheetId="8" r:id="rId4"/>
     <sheet name="2019" sheetId="9" r:id="rId5"/>
     <sheet name="2020" sheetId="10" r:id="rId6"/>
     <sheet name="2021" sheetId="11" r:id="rId7"/>
     <sheet name="2022" sheetId="12" r:id="rId8"/>
     <sheet name="2023" sheetId="13" r:id="rId9"/>
     <sheet name="2024" sheetId="14" r:id="rId10"/>
     <sheet name="2025" sheetId="15" r:id="rId11"/>
     <sheet name="2026" sheetId="16" r:id="rId12"/>
     <sheet name="Sheet1" sheetId="7" r:id="rId13"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="864" uniqueCount="698">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="870" uniqueCount="703">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Additional Comments</t>
   </si>
   <si>
     <t>Revision</t>
   </si>
   <si>
     <t>Office of Bridge &amp; Structures - Standard Revisions and Updates 2015</t>
   </si>
   <si>
     <t>RS40-170-14</t>
   </si>
   <si>
     <t>REVISED: CORRECTED CALL OUT "SHEET RS40-171-14 OR SHEET RS40-172-14" IT WAS IN ERROR CALLING OUT "SHEET H40-90-06 OR SHEET H40-91-06".</t>
   </si>
   <si>
     <t>RS40-170-10</t>
   </si>
   <si>
@@ -4469,50 +4469,105 @@
       <t xml:space="preserve">  Moved location of Detail "C" to upper right of sheet (was in lower center of sheet).  In "Section A-A", flipped/switched orientation of horizontal and vertical bars in outside face of wingwall.  In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.  Added "Control Point" text.  In "Part Section at Pier” details, changed Coil Rod to Field Bent (was labeled Bent).</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">BTIntegralBridges. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> In "Section A-A", flipped/switched orientation of horizontal and vertical bars in outside face of wingwall.  In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.  Added "Control Point" text.  In "Part Section at Pier” details, changed Coil Rod to Field Bent (was labeled Bent).</t>
     </r>
+  </si>
+  <si>
+    <t>2079-BTB, 2083-BTB, 2086-BTCD, 2086-BTE, 2087-BTE, 2088-BTCD, 2088-BTE, 2089-BTCD, 2089-BTE, 2090-BTCD, 2090-BTE, 2091-BTCD, 2091-BTE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Added horizontal Beam Spacing dimension on cross section details.  Was inadvertently changed when dimension style was updated.</t>
+    </r>
+  </si>
+  <si>
+    <t>2080-BTB , 2081-BTB, 2087-BTCD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  In "Part Section A-A", corrected location of "3 Eq. Spa. (Typ.)" dimension of rebar spacing at end of beam and adjusted section cut to accommodate showing the rebar for this.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4380-BTB-4, 4380-BTB-5, 4380-BTC-4, 4380-BTD-4, 4380-BTE-4, 4380-BTE-5, 4383-BTB-5, 4383-BTB-6, 4383-BTC-5, 4383-BTC-6, 4383-BTD-5, 4383-BTE-5, 4383-BTE-6, 4384-BTB-7, 4384-BTC-6, 4384-BTD-6, 4384-BTE-6  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FFFF0000"/>
@@ -7016,52 +7071,52 @@
     <row r="78" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78"/>
       <c r="B78" s="9"/>
       <c r="C78"/>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79"/>
       <c r="B79" s="9"/>
       <c r="C79"/>
       <c r="D79"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC7ECDD-88EE-4A04-94F5-0BA49D0EB93F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D86"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D28" sqref="D28"/>
+    <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="53" style="9" customWidth="1"/>
     <col min="3" max="3" width="67.42578125" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
@@ -7329,66 +7384,84 @@
     </row>
     <row r="27" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
         <v>46160</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>684</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>697</v>
       </c>
       <c r="D27" s="4"/>
     </row>
     <row r="28" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
         <v>46160</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>685</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>691</v>
       </c>
       <c r="D28" s="4"/>
     </row>
-    <row r="29" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C29" s="3"/>
+    <row r="29" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>46184</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>699</v>
+      </c>
       <c r="D29" s="4"/>
     </row>
-    <row r="30" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C30" s="3"/>
+    <row r="30" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>46184</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>701</v>
+      </c>
       <c r="D30" s="4"/>
     </row>
-    <row r="31" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C31" s="3"/>
+    <row r="31" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>46184</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>699</v>
+      </c>
       <c r="D31" s="4"/>
     </row>
     <row r="32" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6"/>
       <c r="B32" s="8"/>
       <c r="C32" s="3"/>
       <c r="D32" s="4"/>
     </row>
     <row r="33" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6"/>
       <c r="B33" s="8"/>
       <c r="C33" s="3"/>
       <c r="D33" s="4"/>
     </row>
     <row r="34" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6"/>
       <c r="B34" s="8"/>
       <c r="C34" s="3"/>
       <c r="D34" s="4"/>
     </row>
     <row r="35" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
       <c r="B35" s="8"/>
       <c r="C35" s="3"/>
       <c r="D35" s="4"/>