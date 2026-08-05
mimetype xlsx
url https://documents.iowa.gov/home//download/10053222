--- v1 (2026-07-15)
+++ v2 (2026-08-05)
@@ -12,94 +12,94 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Standards-Support\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6154226F-0A3B-4214-9420-0597D0813BEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F93C061-647F-43B5-88F3-F4C35B1FA909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-22380" yWindow="3504" windowWidth="21756" windowHeight="12120" firstSheet="1" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3960" yWindow="1470" windowWidth="23490" windowHeight="12990" firstSheet="1" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2015" sheetId="4" r:id="rId1"/>
     <sheet name="2016" sheetId="5" r:id="rId2"/>
     <sheet name="2017" sheetId="6" r:id="rId3"/>
     <sheet name="2018" sheetId="8" r:id="rId4"/>
     <sheet name="2019" sheetId="9" r:id="rId5"/>
     <sheet name="2020" sheetId="10" r:id="rId6"/>
     <sheet name="2021" sheetId="11" r:id="rId7"/>
     <sheet name="2022" sheetId="12" r:id="rId8"/>
     <sheet name="2023" sheetId="13" r:id="rId9"/>
     <sheet name="2024" sheetId="14" r:id="rId10"/>
     <sheet name="2025" sheetId="15" r:id="rId11"/>
     <sheet name="2026" sheetId="16" r:id="rId12"/>
     <sheet name="Sheet1" sheetId="7" r:id="rId13"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="870" uniqueCount="703">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="876" uniqueCount="708">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Additional Comments</t>
   </si>
   <si>
     <t>Revision</t>
   </si>
   <si>
     <t>Office of Bridge &amp; Structures - Standard Revisions and Updates 2015</t>
   </si>
   <si>
     <t>RS40-170-14</t>
   </si>
   <si>
     <t>REVISED: CORRECTED CALL OUT "SHEET RS40-171-14 OR SHEET RS40-172-14" IT WAS IN ERROR CALLING OUT "SHEET H40-90-06 OR SHEET H40-91-06".</t>
   </si>
   <si>
     <t>RS40-170-10</t>
   </si>
   <si>
@@ -4524,50 +4524,125 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">BTIntegralBridges. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  In "Part Section A-A", corrected location of "3 Eq. Spa. (Typ.)" dimension of rebar spacing at end of beam and adjusted section cut to accommodate showing the rebar for this.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">4380-BTB-4, 4380-BTB-5, 4380-BTC-4, 4380-BTD-4, 4380-BTE-4, 4380-BTE-5, 4383-BTB-5, 4383-BTB-6, 4383-BTC-5, 4383-BTC-6, 4383-BTD-5, 4383-BTE-5, 4383-BTE-6, 4384-BTB-7, 4384-BTC-6, 4384-BTD-6, 4384-BTE-6  </t>
+  </si>
+  <si>
+    <t>1038, 1038R, 1040, 1040R</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>RepairRetroFitBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  These sheets redrawn, updated all details.</t>
+    </r>
+  </si>
+  <si>
+    <t>1031M-2</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>RepairRetroFitBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Changed Description name of 1040 (was "Deck Overlay....").  Changed Description name of 1041R (was "Deck Re-Overlay....").</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>RepairRetroFitBridges</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.  In "Part Elevation View", added call-out note and vertical 7 5/8" dimensions to 1"∅ holes formed with plastic conduit.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FFFF0000"/>
@@ -4605,90 +4680,87 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -7072,51 +7144,51 @@
       <c r="A78"/>
       <c r="B78" s="9"/>
       <c r="C78"/>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79"/>
       <c r="B79" s="9"/>
       <c r="C79"/>
       <c r="D79"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC7ECDD-88EE-4A04-94F5-0BA49D0EB93F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D86"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="53" style="9" customWidth="1"/>
     <col min="3" max="3" width="67.42578125" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
@@ -7268,51 +7340,51 @@
       </c>
       <c r="B17" s="8" t="s">
         <v>674</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>686</v>
       </c>
       <c r="D17" s="4"/>
     </row>
     <row r="18" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
         <v>46160</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>675</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>687</v>
       </c>
       <c r="D18" s="4"/>
     </row>
     <row r="19" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
         <v>46160</v>
       </c>
-      <c r="B19" s="13" t="s">
+      <c r="B19" s="8" t="s">
         <v>676</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>688</v>
       </c>
       <c r="D19" s="4"/>
     </row>
     <row r="20" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
         <v>46160</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>677</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>689</v>
       </c>
       <c r="D20" s="4"/>
     </row>
     <row r="21" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
         <v>46160</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>678</v>
@@ -7420,66 +7492,84 @@
     </row>
     <row r="30" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
         <v>46184</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>700</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>701</v>
       </c>
       <c r="D30" s="4"/>
     </row>
     <row r="31" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
         <v>46184</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>702</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>699</v>
       </c>
       <c r="D31" s="4"/>
     </row>
-    <row r="32" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C32" s="3"/>
+    <row r="32" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="6">
+        <v>46232</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>706</v>
+      </c>
       <c r="D32" s="4"/>
     </row>
-    <row r="33" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C33" s="3"/>
+    <row r="33" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>46232</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>707</v>
+      </c>
       <c r="D33" s="4"/>
     </row>
     <row r="34" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="6"/>
-[...1 lines deleted...]
-      <c r="C34" s="3"/>
+      <c r="A34" s="6">
+        <v>46232</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>704</v>
+      </c>
       <c r="D34" s="4"/>
     </row>
     <row r="35" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
       <c r="B35" s="8"/>
       <c r="C35" s="3"/>
       <c r="D35" s="4"/>
     </row>
     <row r="36" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
       <c r="B36" s="8"/>
       <c r="C36" s="3"/>
       <c r="D36" s="4"/>
     </row>
     <row r="37" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
       <c r="B37" s="8"/>
       <c r="C37" s="3"/>
       <c r="D37" s="4"/>
     </row>
     <row r="38" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6"/>
       <c r="B38" s="8"/>
       <c r="C38" s="3"/>
       <c r="D38" s="4"/>