--- v2 (2026-08-05)
+++ v3 (2026-09-17)
@@ -12,94 +12,94 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Standards-Support\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Standards\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F93C061-647F-43B5-88F3-F4C35B1FA909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B59DC28-48CD-475F-BDCC-4250E05704BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3960" yWindow="1470" windowWidth="23490" windowHeight="12990" firstSheet="1" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4560" yWindow="720" windowWidth="20880" windowHeight="12720" firstSheet="1" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2015" sheetId="4" r:id="rId1"/>
     <sheet name="2016" sheetId="5" r:id="rId2"/>
     <sheet name="2017" sheetId="6" r:id="rId3"/>
     <sheet name="2018" sheetId="8" r:id="rId4"/>
     <sheet name="2019" sheetId="9" r:id="rId5"/>
     <sheet name="2020" sheetId="10" r:id="rId6"/>
     <sheet name="2021" sheetId="11" r:id="rId7"/>
     <sheet name="2022" sheetId="12" r:id="rId8"/>
     <sheet name="2023" sheetId="13" r:id="rId9"/>
     <sheet name="2024" sheetId="14" r:id="rId10"/>
     <sheet name="2025" sheetId="15" r:id="rId11"/>
     <sheet name="2026" sheetId="16" r:id="rId12"/>
     <sheet name="Sheet1" sheetId="7" r:id="rId13"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="876" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="674">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Additional Comments</t>
   </si>
   <si>
     <t>Revision</t>
   </si>
   <si>
     <t>Office of Bridge &amp; Structures - Standard Revisions and Updates 2015</t>
   </si>
   <si>
     <t>RS40-170-14</t>
   </si>
   <si>
     <t>REVISED: CORRECTED CALL OUT "SHEET RS40-171-14 OR SHEET RS40-172-14" IT WAS IN ERROR CALLING OUT "SHEET H40-90-06 OR SHEET H40-91-06".</t>
   </si>
   <si>
     <t>RS40-170-10</t>
   </si>
   <si>
@@ -4156,492 +4156,50 @@
       </rPr>
       <t xml:space="preserve">  Corrected detailing error, deleted dimension shown not associated to any linear elements at beam end.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Beams - BTE140 Beam Details.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  Corrected Dimension of End to End of Beam to 141'-4" (was incorrectly shown as 136'-4").</t>
-    </r>
-[...440 lines deleted...]
-      <t>.  In "Part Elevation View", added call-out note and vertical 7 5/8" dimensions to 1"∅ holes formed with plastic conduit.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
@@ -6445,51 +6003,51 @@
     <row r="85" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85"/>
       <c r="B85" s="9"/>
       <c r="C85"/>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86"/>
       <c r="B86" s="9"/>
       <c r="C86"/>
       <c r="D86"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B988C938-8136-4C88-A9D2-FD8352848D88}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D79"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="67.42578125" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
@@ -7143,52 +6701,52 @@
     <row r="78" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78"/>
       <c r="B78" s="9"/>
       <c r="C78"/>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79"/>
       <c r="B79" s="9"/>
       <c r="C79"/>
       <c r="D79"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC7ECDD-88EE-4A04-94F5-0BA49D0EB93F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D86"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+    <sheetView tabSelected="1" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="53" style="9" customWidth="1"/>
     <col min="3" max="3" width="67.42578125" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
@@ -7312,378 +6870,438 @@
     </row>
     <row r="15" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
         <v>46117</v>
       </c>
       <c r="B15" s="8">
         <v>4757</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>672</v>
       </c>
       <c r="D15" s="4"/>
     </row>
     <row r="16" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
         <v>46117</v>
       </c>
       <c r="B16" s="8">
         <v>4787</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>673</v>
       </c>
       <c r="D16" s="4"/>
     </row>
-    <row r="17" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="17" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="6"/>
+      <c r="B17" s="8"/>
+      <c r="C17" s="12"/>
       <c r="D17" s="4"/>
     </row>
-    <row r="18" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="18" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="6"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="3"/>
       <c r="D18" s="4"/>
     </row>
-    <row r="19" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="19" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="12"/>
       <c r="D19" s="4"/>
     </row>
-    <row r="20" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="20" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="6"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="3"/>
       <c r="D20" s="4"/>
     </row>
-    <row r="21" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="21" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="6"/>
+      <c r="B21" s="8"/>
+      <c r="C21" s="3"/>
       <c r="D21" s="4"/>
     </row>
-    <row r="22" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="22" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="6"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="3"/>
       <c r="D22" s="4"/>
     </row>
-    <row r="23" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="23" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="6"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="3"/>
       <c r="D23" s="4"/>
     </row>
-    <row r="24" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="24" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="6"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="3"/>
       <c r="D24" s="4"/>
     </row>
-    <row r="25" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="25" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="6"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="3"/>
       <c r="D25" s="4"/>
     </row>
-    <row r="26" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
-        <v>46160</v>
+        <v>45566</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>683</v>
+        <v>594</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>696</v>
+        <v>595</v>
       </c>
       <c r="D26" s="4"/>
     </row>
-    <row r="27" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
-        <v>46160</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>45566</v>
+      </c>
+      <c r="B27" s="8">
+        <v>4600</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>697</v>
+        <v>571</v>
       </c>
       <c r="D27" s="4"/>
     </row>
-    <row r="28" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
-        <v>46160</v>
+        <v>45566</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>685</v>
+        <v>566</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>691</v>
+        <v>572</v>
       </c>
       <c r="D28" s="4"/>
     </row>
-    <row r="29" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
-        <v>46184</v>
+        <v>45566</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>698</v>
+        <v>567</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>699</v>
+        <v>572</v>
       </c>
       <c r="D29" s="4"/>
     </row>
-    <row r="30" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
-        <v>46184</v>
+        <v>45566</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>700</v>
+        <v>568</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>701</v>
+        <v>573</v>
       </c>
       <c r="D30" s="4"/>
     </row>
-    <row r="31" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
-        <v>46184</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>45566</v>
+      </c>
+      <c r="B31" s="8">
+        <v>4620</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>699</v>
+        <v>574</v>
       </c>
       <c r="D31" s="4"/>
     </row>
-    <row r="32" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>46232</v>
+        <v>45566</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>133</v>
+        <v>569</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>706</v>
+        <v>575</v>
       </c>
       <c r="D32" s="4"/>
     </row>
-    <row r="33" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>46232</v>
+        <v>45566</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>705</v>
+        <v>570</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>707</v>
+        <v>575</v>
       </c>
       <c r="D33" s="4"/>
     </row>
-    <row r="34" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>46232</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>45566</v>
+      </c>
+      <c r="B34" s="8">
+        <v>4700</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>704</v>
+        <v>576</v>
       </c>
       <c r="D34" s="4"/>
     </row>
-    <row r="35" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C35" s="3"/>
+    <row r="35" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B35" s="8">
+        <v>4713</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>577</v>
+      </c>
       <c r="D35" s="4"/>
     </row>
     <row r="36" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="6"/>
-[...1 lines deleted...]
-      <c r="C36" s="3"/>
+      <c r="A36" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B36" s="8">
+        <v>4714</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>578</v>
+      </c>
       <c r="D36" s="4"/>
     </row>
     <row r="37" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="6"/>
-[...1 lines deleted...]
-      <c r="C37" s="3"/>
+      <c r="A37" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>579</v>
+      </c>
       <c r="D37" s="4"/>
     </row>
-    <row r="38" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C38" s="3"/>
+    <row r="38" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B38" s="8">
+        <v>4730</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>580</v>
+      </c>
       <c r="D38" s="4"/>
     </row>
-    <row r="39" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C39" s="3"/>
+    <row r="39" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>581</v>
+      </c>
       <c r="D39" s="4"/>
     </row>
-    <row r="40" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C40" s="3"/>
+    <row r="40" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>582</v>
+      </c>
       <c r="D40" s="4"/>
     </row>
-    <row r="41" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C41" s="3"/>
+    <row r="41" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B41" s="8">
+        <v>4750</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>583</v>
+      </c>
       <c r="D41" s="4"/>
     </row>
-    <row r="42" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C42" s="3"/>
+    <row r="42" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B42" s="8">
+        <v>4756</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>584</v>
+      </c>
       <c r="D42" s="4"/>
     </row>
     <row r="43" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="6"/>
-[...1 lines deleted...]
-      <c r="C43" s="3"/>
+      <c r="A43" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B43" s="8">
+        <v>4757</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>585</v>
+      </c>
       <c r="D43" s="4"/>
     </row>
-    <row r="44" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C44" s="3"/>
+    <row r="44" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B44" s="8">
+        <v>4758</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>586</v>
+      </c>
       <c r="D44" s="4"/>
     </row>
-    <row r="45" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C45" s="3"/>
+    <row r="45" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B45" s="8">
+        <v>4759</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>587</v>
+      </c>
       <c r="D45" s="4"/>
     </row>
-    <row r="46" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C46" s="3"/>
+    <row r="46" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B46" s="8">
+        <v>4760</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>588</v>
+      </c>
       <c r="D46" s="4"/>
     </row>
-    <row r="47" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C47" s="3"/>
+    <row r="47" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B47" s="8">
+        <v>4765</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>589</v>
+      </c>
       <c r="D47" s="4"/>
     </row>
-    <row r="48" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C48" s="3"/>
+    <row r="48" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>590</v>
+      </c>
       <c r="D48" s="4"/>
     </row>
-    <row r="49" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C49" s="3"/>
+    <row r="49" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B49" s="8">
+        <v>4786</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>596</v>
+      </c>
       <c r="D49" s="4"/>
     </row>
-    <row r="50" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C50" s="3"/>
+    <row r="50" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B50" s="8">
+        <v>4787</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>591</v>
+      </c>
       <c r="D50" s="4"/>
     </row>
-    <row r="51" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C51" s="3"/>
+    <row r="51" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B51" s="8">
+        <v>4789</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>592</v>
+      </c>
       <c r="D51" s="4"/>
     </row>
     <row r="52" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="6"/>
-[...1 lines deleted...]
-      <c r="C52" s="3"/>
+      <c r="A52" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>579</v>
+      </c>
       <c r="D52" s="4"/>
     </row>
-    <row r="53" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C53" s="3"/>
+    <row r="53" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>45566</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>593</v>
+      </c>
       <c r="D53" s="4"/>
     </row>
     <row r="54" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="6"/>
       <c r="B54" s="8"/>
       <c r="C54" s="3"/>
       <c r="D54" s="4"/>
     </row>
     <row r="55" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="6"/>
       <c r="B55" s="8"/>
       <c r="C55" s="3"/>
       <c r="D55" s="4"/>
     </row>
     <row r="56" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="6"/>
       <c r="B56" s="8"/>
       <c r="C56" s="3"/>
       <c r="D56" s="4"/>
     </row>
     <row r="57" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="6"/>
       <c r="B57" s="8"/>
       <c r="C57" s="3"/>
       <c r="D57" s="4"/>