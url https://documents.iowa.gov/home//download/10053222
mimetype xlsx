--- v3 (2026-09-17)
+++ v4 (2026-10-13)
@@ -12,94 +12,94 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Standards\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Standards-Support\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B59DC28-48CD-475F-BDCC-4250E05704BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1D61503-588B-4A8A-9C0E-E283B50E381B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4560" yWindow="720" windowWidth="20880" windowHeight="12720" firstSheet="1" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3195" yWindow="1860" windowWidth="21600" windowHeight="13245" firstSheet="2" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2015" sheetId="4" r:id="rId1"/>
     <sheet name="2016" sheetId="5" r:id="rId2"/>
     <sheet name="2017" sheetId="6" r:id="rId3"/>
     <sheet name="2018" sheetId="8" r:id="rId4"/>
     <sheet name="2019" sheetId="9" r:id="rId5"/>
     <sheet name="2020" sheetId="10" r:id="rId6"/>
     <sheet name="2021" sheetId="11" r:id="rId7"/>
     <sheet name="2022" sheetId="12" r:id="rId8"/>
     <sheet name="2023" sheetId="13" r:id="rId9"/>
     <sheet name="2024" sheetId="14" r:id="rId10"/>
     <sheet name="2025" sheetId="15" r:id="rId11"/>
     <sheet name="2026" sheetId="16" r:id="rId12"/>
     <sheet name="Sheet1" sheetId="7" r:id="rId13"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="960" uniqueCount="783">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Additional Comments</t>
   </si>
   <si>
     <t>Revision</t>
   </si>
   <si>
     <t>Office of Bridge &amp; Structures - Standard Revisions and Updates 2015</t>
   </si>
   <si>
     <t>RS40-170-14</t>
   </si>
   <si>
     <t>REVISED: CORRECTED CALL OUT "SHEET RS40-171-14 OR SHEET RS40-172-14" IT WAS IN ERROR CALLING OUT "SHEET H40-90-06 OR SHEET H40-91-06".</t>
   </si>
   <si>
     <t>RS40-170-10</t>
   </si>
   <si>
@@ -4158,167 +4158,1546 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Beams - BTE140 Beam Details.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  Corrected Dimension of End to End of Beam to 141'-4" (was incorrectly shown as 136'-4").</t>
     </r>
   </si>
+  <si>
+    <t>2078-BTB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2079-BTB, 2080-BTB  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2081-BTB, 2082-BTB, 2083-BTB, 2084-BTB  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2085-BTCD, 2085-BTE  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2086-BTCD, 2086-BTE, 2087-BTCD, 2087-BTE, 2088-BTCD, 2088-BTE,  2089-BTCD, 2089-BTE, 2090-BTCD, 2090-BTE, 2091-BTCD, 2091-BTE  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4380-BTB-4, 4380-BTB-5, 4380-BTC-4, 4380-BTD-4, 4380-BTE-4, 4380-BTE-5, 4383-BTB-5, 4383-BTB-6, 4383-BTC-5, 4383-BTC-6, 4383-BTD-5, 4383-BTE-5, 4383-BTE-6, 4384-BTB-6, 4384-BTB-7, 4384-BTC-6, 4384-BTD-6, 4384-BTE-6, 4385-BTB-5, 4385-BTB-6, 4385-BTC-5, 4385-BTC-6, 4385-BTD-5, 4385-BTE-5, 4385-BTE-6  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4500-BTB, 4502-BTB, 4503-BTB, 4504-BTB, 4505-BTB, 4506-BTB  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4501-BTB  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4507-BTCD, 4507-BTE  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4508-BTCD, 4509-BTCD, 4510-BTCD, 4511-BTCD, 4512-BTCD, 4513-BTCD  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4508-BTE, 4509-BTE, 4510-BTE, 4511-BTE, 4512-BTE, 4513-BTE  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4517-BTB  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BTIntegralBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Rearranged locations of "Abutment Pile Plan" and "Abutment Step Diagram" details.  In “Part Section A-A”, changed 8g1 bar edge of abutment offset dimension to 3 3/4" (was 3"), and changed spacing to 2 Equal Spaces (was 2 Spaces at 9").  Added "Control Point" text.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Rearranged locations of "Abutment Pile Plan" and "Abutment Step Diagram" details.  In “Part Section A-A”, changed 8g1 bar edge of abutment offset dimension to 3 3/4" (was 3"), and changed spacing to 2 Spaces at 8 1/2" (was 2 Spaces at 9").  Added "Control Point" text.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BTIntegralBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  In “Part Section A-A”, changed 8g1 bar edge of abutment offset dimension to 3 3/4" (was 3") and changed spacing to 2 Spaces at 8 1/2" (was 2 Spaces at 9").  Added "Control Point" text.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BTIntegralBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  In “Part Section A-A”, changed 8g1 bar edge of abutment offset dimension to 3 3/4" (was 3") and changed spacing to 2 Equal Spaces (was 2 Spaces at 9").  In “Part Section C-C”, flipped/switched orientation of horizontal and vertical bars in outside face of wingwall, and changed wingwall outer face rebar clearance to 2 5/8" (was 3").  Added "Control Point" text.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> In “Part Section A-A”, changed 8g1 bar edge of abutment offset dimension to 3 3/4" (was 3") and changed spacing to 2 Spaces at 8 1/2" (was 2 Spaces at 9").  In “Part Section C-C”, flipped/switched orientation of horizontal and vertical bars in outside face of wingwall, and changed wingwall outer face rebar clearance to 2 5/8" (was 3").  Added "Control Point" text.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> In Epoxy Coated Rebar list, changed 5e2 bar length to ?'-?" (was incorrectly showing 3'-11"), also changed 5e3 bar length to 3'-11" (was incorrectly showing ?'-?").</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> In “Drain Details”, corrected typo of deck drain radius to R=1'-0" (Typo Was R=2'-0").  In "Half Section Near Pier" details, changed Coil Rod to Field Bent (was labeled Bent).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges.  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.  Added "Control Point" text.  In "Part Section at Pier” details, changed Coil Rod to Field Bent (was labeled Bent).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BTIntegralBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Moved location of “Section A-A” details to align with elevation at top of sheet (was in center of sheet).  In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.  Added "Control Point" text.  In "Part Section at Pier” details, changed Coil Rod to Field Bent (was labeled Bent).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BTIntegralBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  In “Section A-A”, flipped/switched orientation of horizontal and vertical bars in outside face of wingwall.  In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.  Added "Control Point" text.  In "Part Section at Pier” details, changed Coil Rod to Field Bent (was labeled Bent).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BTIntegralBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Moved location of Detail "C" to upper right of sheet (was in lower center of sheet).  In "Section A-A", flipped/switched orientation of horizontal and vertical bars in outside face of wingwall.  In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.  Added "Control Point" text.  In "Part Section at Pier” details, changed Coil Rod to Field Bent (was labeled Bent).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> In "Section A-A", flipped/switched orientation of horizontal and vertical bars in outside face of wingwall.  In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.  Added "Control Point" text.  In "Part Section at Pier” details, changed Coil Rod to Field Bent (was labeled Bent).</t>
+    </r>
+  </si>
+  <si>
+    <t>2079-BTB, 2083-BTB, 2086-BTCD, 2086-BTE, 2087-BTE, 2088-BTCD, 2088-BTE, 2089-BTCD, 2089-BTE, 2090-BTCD, 2090-BTE, 2091-BTCD, 2091-BTE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Added horizontal Beam Spacing dimension on cross section details.  Was inadvertently changed when dimension style was updated.</t>
+    </r>
+  </si>
+  <si>
+    <t>2080-BTB , 2081-BTB, 2087-BTCD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BTIntegralBridges. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  In "Part Section A-A", corrected location of "3 Eq. Spa. (Typ.)" dimension of rebar spacing at end of beam and adjusted section cut to accommodate showing the rebar for this.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4380-BTB-4, 4380-BTB-5, 4380-BTC-4, 4380-BTD-4, 4380-BTE-4, 4380-BTE-5, 4383-BTB-5, 4383-BTB-6, 4383-BTC-5, 4383-BTC-6, 4383-BTD-5, 4383-BTE-5, 4383-BTE-6, 4384-BTB-7, 4384-BTC-6, 4384-BTD-6, 4384-BTE-6  </t>
+  </si>
+  <si>
+    <t>1038, 1038R, 1040, 1040R</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>RepairRetroFitBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  These sheets redrawn, updated all details.</t>
+    </r>
+  </si>
+  <si>
+    <t>1031M-2</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>RepairRetroFitBridges.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Changed Description name of 1040 (was "Deck Overlay....").  Changed Description name of 1041R (was "Deck Re-Overlay....").</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>RepairRetroFitBridges</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.  In "Part Elevation View", added call-out note and vertical 7 5/8" dimensions to 1"∅ holes formed with plastic conduit.</t>
+    </r>
+  </si>
+  <si>
+    <t>J44-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-01-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-02-25 </t>
+  </si>
+  <si>
+    <t>J40-(04,06,10,12,14,16)-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-(03,05,07,09,11,13,15,17,19)-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-08-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-13-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-17-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-18-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-(22,23,24)-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-46-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-47-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-48-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J40-(53,54)-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 6b8 and 6b9 bars (was 8b8 and 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Changed 10b3 bar dimensions to 6'-3" and 11'-9" (was 6'-0" and 12'-0") in "Placement for Longitudinal Reinforcement" detail.  Updated "Concrete Sealer" note.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated "Concrete Sealer" note.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  (All sheets)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated J40-54-25 sheet title to "Wing Armoring &amp; Erosion Stone Details" (was using Macadam Stone).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated "Concrete Sealer" note.  Changed 8a9 bar length to 24'-2" (was 24'-3") and changed dimensions to pier centerline 1'-11" (was 1'-10 1/2").</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 7b6 bar (was 8b6).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CCS Bridge Standards </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Updated Bridge Engineer signature.  Changed various bar lengths in "Placement for Longitudinal Reinforcement" detail.  Updated "Concrete Sealer" note.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Added missing note regarding "4" x 8" Outside dimension rolled tube..." in drain location details.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  In "Estimated Quantities-One Abut." tables, corrected typo of Steel Piling HP 10x42 (was incorrectly shown as HP 10x24).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CCS Bridge Standards </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Updated Bridge Engineer signature.  Added 3'-4" dimension to horizontal barrier rail rebar into barrier end section.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Added "Unit" column to the "Concrete Barrier Rail Quantities" table.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated sheet to use Erosion Stone (was using Macadam Stone).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-01-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-(02,04,06,10,12,14,16)-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standard</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>s - Updated Bridge Engineer signature.  Changed various bar lengths in "Placement for Longitudinal Reinforcement" detail.  Updated "Concrete Sealer" note.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated J44-54-25 sheet title to "Wing Armoring &amp; Erosion Stone Details" (was using Macadam Stone).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-03-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-05-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 6b8 bar (was 8b8).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-07-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 6b4, 6b8, 6b9 bars (was 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-09-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 8b1, 6b4, 6b8, 6b9 bars (was 9b1, 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-11-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 7b1, 6b4, 6b8, 6b9 bars (was 9b1, 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-13-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Removed 7b4 bar mark in bent bar in details.  Changed 9b6, 6b8, 6b9 bars (was 6b7, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-15-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Removed 6b7 bar mark in bent bar in details.  Changed 8b4, 6b8, 6b9 bars (was 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-17-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Removed 6b7 bar mark in bent bar in details.  Changed 8b1, 7b6, 6b8, 6b9 bars (was 9b1, 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-18-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Changed various bar lengths in "Placement for Longitudinal Reinforcement" detail.  Updated "Concrete Sealer" note.  Changed 7b6 (was 8b6).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-19-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CCS Bridge Standards </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Removed 6b7 bar mark in bent bar in details.  Changed 8b1, 7b6, 6b8, 6b9 bars (was 9b1, 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-(22,23,24)-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-46-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-47-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Added 3'-4" dimension to horizontal barrier rail rebar into barrier end section.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-48-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-(53,54)-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Standards CADD file had the Text &amp; Dimension Style fonts remapped to the updated 2nd generation of Engineering Vert Font Style along with revisions.</t>
+    </r>
+  </si>
+  <si>
+    <t>BTStubBridges.dgn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2092-BTCD, 2092-BTE, 2093-BTDC, 2093-BTE, 2094-BTCD, 2094-BTE, 2095-BTCD, 2095-BTE, 2096-BTCD, 2096-BTE, 2097-BTCD, 2097-BTE, 2098-BTCD, 2098-BTE  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2100-BTCD, 2100-BTE, 2101-BTCD, 2101-BTE, 2102-BTCD, 2102-BTE, 2103-BTCD, 2103-BTE, 2104-BTCD, 2104-BTE, 2105-BTCD, 2105-BTE  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - In View B-B, corrected horizontal maskwall bar mark label 5f4 (was 5f3).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">2106-BTCD, 2106-BTE, 2107-BTCD, 2107-BTE, 2108-BTCD, 2108-BTE, 2109-BTE  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated sheet layout.</t>
+    </r>
+  </si>
+  <si>
+    <t>2109-BTCD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated sheet layout. Added 8a4, 8a5 and 5f4 to Reinforcing Bar List (they were missing, not listed).  Adjusted quantities for 8a2, 8a3 and 5f3 to account for the addition of the missing bars (8a4, 8a5 and 5f4).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4542-BTCDE, 4543-BTCDE, 4544-BTCDE, 4545-BTCDE, 4546-BTCDE, 4547-BTCDE, 4548-BTCDE  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - In "Part Section" of pier details, changed Coil Rod to Field Bent (was labeled Bent).  In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.</t>
+    </r>
+  </si>
+  <si>
+    <t>4549-BTCDE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Concrete Placement Diagram Note to match CADD Note E926 in the Bridge Design Manual.  Updated sheet layout.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4550-BTCDE, 4551-BTCDE, 4552-BTCDE  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Concrete Placement Diagram Note to match CADD Note E926 in the Bridge Design Manual.  Updated sheet layout.  In Reinforcing Bar List, changed ?b2 bar (was listing 5b2).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4556-BTC-4, 4556-BTD-4, 4556-BTE-4, 4556-BTE-5, 4559-BTC-5, 4559-BTC-6, 4559-BTD-5, 4559-BTE-5, 4559-BTE-6, 4560-BTC-6, 4560-BTD-6, 4560-BTE-6, 4561-BTC-5, 4561-BTC-6, 4561-BTD-5, 4561-BTE-5, 4561-BTE-6  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - In "Half Section Near Fixed Pier" and "Part Section Near Expansion Pier" details, changed Coil Rod to Field Bent (was labeled Bent).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutmen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>t - In Abutment Step Diagram, corrected vertical dimension and placement, (was showing 3'-6").</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -6003,52 +7382,52 @@
     <row r="85" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85"/>
       <c r="B85" s="9"/>
       <c r="C85"/>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86"/>
       <c r="B86" s="9"/>
       <c r="C86"/>
       <c r="D86"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B988C938-8136-4C88-A9D2-FD8352848D88}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D79"/>
   <sheetViews>
-    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+    <sheetView topLeftCell="A28" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="67.42578125" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
@@ -6449,53 +7828,59 @@
     <row r="38" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
         <v>45967</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>218</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>648</v>
       </c>
       <c r="D38" s="4"/>
     </row>
     <row r="39" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
         <v>45967</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>222</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>649</v>
       </c>
       <c r="D39" s="4"/>
     </row>
     <row r="40" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="6"/>
-[...1 lines deleted...]
-      <c r="C40" s="3"/>
+      <c r="A40" s="6">
+        <v>45986</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>632</v>
+      </c>
       <c r="D40" s="4"/>
     </row>
     <row r="41" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6"/>
       <c r="B41" s="8"/>
       <c r="C41" s="3"/>
       <c r="D41" s="4"/>
     </row>
     <row r="42" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="6"/>
       <c r="B42" s="8"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4"/>
     </row>
     <row r="43" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="6"/>
       <c r="B43" s="8"/>
       <c r="C43" s="3"/>
       <c r="D43" s="4"/>
     </row>
     <row r="44" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="6"/>
       <c r="B44" s="8"/>
       <c r="C44" s="3"/>
       <c r="D44" s="4"/>
@@ -6699,54 +8084,54 @@
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78"/>
       <c r="B78" s="9"/>
       <c r="C78"/>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79"/>
       <c r="B79" s="9"/>
       <c r="C79"/>
       <c r="D79"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC7ECDD-88EE-4A04-94F5-0BA49D0EB93F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D86"/>
+  <dimension ref="A1:D95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView tabSelected="1" topLeftCell="A67" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C69" sqref="C69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="53" style="9" customWidth="1"/>
     <col min="3" max="3" width="67.42578125" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
@@ -6870,637 +8255,877 @@
     </row>
     <row r="15" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
         <v>46117</v>
       </c>
       <c r="B15" s="8">
         <v>4757</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>672</v>
       </c>
       <c r="D15" s="4"/>
     </row>
     <row r="16" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
         <v>46117</v>
       </c>
       <c r="B16" s="8">
         <v>4787</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>673</v>
       </c>
       <c r="D16" s="4"/>
     </row>
-    <row r="17" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C17" s="12"/>
+    <row r="17" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>686</v>
+      </c>
       <c r="D17" s="4"/>
     </row>
-    <row r="18" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C18" s="3"/>
+    <row r="18" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>687</v>
+      </c>
       <c r="D18" s="4"/>
     </row>
-    <row r="19" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C19" s="12"/>
+    <row r="19" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>688</v>
+      </c>
       <c r="D19" s="4"/>
     </row>
-    <row r="20" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C20" s="3"/>
+    <row r="20" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>689</v>
+      </c>
       <c r="D20" s="4"/>
     </row>
-    <row r="21" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C21" s="3"/>
+    <row r="21" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>690</v>
+      </c>
       <c r="D21" s="4"/>
     </row>
-    <row r="22" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C22" s="3"/>
+    <row r="22" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>679</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>692</v>
+      </c>
       <c r="D22" s="4"/>
     </row>
-    <row r="23" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C23" s="3"/>
+    <row r="23" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>693</v>
+      </c>
       <c r="D23" s="4"/>
     </row>
-    <row r="24" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C24" s="3"/>
+    <row r="24" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>694</v>
+      </c>
       <c r="D24" s="4"/>
     </row>
-    <row r="25" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C25" s="3"/>
+    <row r="25" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>46160</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>695</v>
+      </c>
       <c r="D25" s="4"/>
     </row>
-    <row r="26" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
-        <v>45566</v>
+        <v>46160</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>594</v>
+        <v>683</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>595</v>
+        <v>696</v>
       </c>
       <c r="D26" s="4"/>
     </row>
-    <row r="27" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4600</v>
+        <v>46160</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>684</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>571</v>
+        <v>697</v>
       </c>
       <c r="D27" s="4"/>
     </row>
-    <row r="28" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
-        <v>45566</v>
+        <v>46160</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>566</v>
+        <v>685</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>572</v>
+        <v>691</v>
       </c>
       <c r="D28" s="4"/>
     </row>
-    <row r="29" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
-        <v>45566</v>
+        <v>46184</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>567</v>
+        <v>698</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>572</v>
+        <v>699</v>
       </c>
       <c r="D29" s="4"/>
     </row>
-    <row r="30" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
-        <v>45566</v>
+        <v>46184</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>568</v>
+        <v>700</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>573</v>
+        <v>701</v>
       </c>
       <c r="D30" s="4"/>
     </row>
-    <row r="31" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4620</v>
+        <v>46184</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>702</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>574</v>
+        <v>699</v>
       </c>
       <c r="D31" s="4"/>
     </row>
-    <row r="32" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>45566</v>
+        <v>46232</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>569</v>
+        <v>133</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>575</v>
+        <v>706</v>
       </c>
       <c r="D32" s="4"/>
     </row>
-    <row r="33" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>45566</v>
+        <v>46232</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>570</v>
+        <v>705</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>575</v>
+        <v>707</v>
       </c>
       <c r="D33" s="4"/>
     </row>
-    <row r="34" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4700</v>
+        <v>46232</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>703</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>576</v>
+        <v>704</v>
       </c>
       <c r="D34" s="4"/>
     </row>
-    <row r="35" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
-        <v>45566</v>
-[...5 lines deleted...]
-        <v>577</v>
+        <v>46269</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>726</v>
       </c>
       <c r="D35" s="4"/>
     </row>
-    <row r="36" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4714</v>
+        <v>46269</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>709</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>578</v>
+        <v>727</v>
       </c>
       <c r="D36" s="4"/>
     </row>
-    <row r="37" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
-        <v>45566</v>
+        <v>46269</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>561</v>
+        <v>710</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>579</v>
+        <v>728</v>
       </c>
       <c r="D37" s="4"/>
     </row>
     <row r="38" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4730</v>
+        <v>46269</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>711</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>580</v>
+        <v>725</v>
       </c>
       <c r="D38" s="4"/>
     </row>
-    <row r="39" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
-        <v>45566</v>
+        <v>46269</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>562</v>
+        <v>712</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>581</v>
+        <v>724</v>
       </c>
       <c r="D39" s="4"/>
     </row>
-    <row r="40" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
-        <v>45566</v>
+        <v>46269</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>563</v>
+        <v>713</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>582</v>
+        <v>723</v>
       </c>
       <c r="D40" s="4"/>
     </row>
     <row r="41" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4750</v>
+        <v>46269</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>714</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>583</v>
+        <v>722</v>
       </c>
       <c r="D41" s="4"/>
     </row>
-    <row r="42" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4756</v>
+        <v>46269</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>715</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>584</v>
+        <v>729</v>
       </c>
       <c r="D42" s="4"/>
     </row>
-    <row r="43" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4757</v>
+        <v>46269</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>716</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>585</v>
+        <v>730</v>
       </c>
       <c r="D43" s="4"/>
     </row>
-    <row r="44" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4758</v>
+        <v>46269</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>717</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>586</v>
+        <v>731</v>
       </c>
       <c r="D44" s="4"/>
     </row>
-    <row r="45" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4759</v>
+        <v>46269</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>718</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>587</v>
+        <v>732</v>
       </c>
       <c r="D45" s="4"/>
     </row>
     <row r="46" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4760</v>
+        <v>46269</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>719</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>588</v>
+        <v>733</v>
       </c>
       <c r="D46" s="4"/>
     </row>
     <row r="47" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4765</v>
+        <v>46269</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>720</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>589</v>
+        <v>734</v>
       </c>
       <c r="D47" s="4"/>
     </row>
     <row r="48" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
-        <v>45566</v>
+        <v>46269</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>564</v>
+        <v>721</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>590</v>
+        <v>735</v>
       </c>
       <c r="D48" s="4"/>
     </row>
-    <row r="49" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4786</v>
+        <v>46269</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>708</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>596</v>
+        <v>726</v>
       </c>
       <c r="D49" s="4"/>
     </row>
-    <row r="50" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4787</v>
+        <v>46269</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>736</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>591</v>
+        <v>739</v>
       </c>
       <c r="D50" s="4"/>
     </row>
-    <row r="51" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
-        <v>45566</v>
-[...2 lines deleted...]
-        <v>4789</v>
+        <v>46269</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>737</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>592</v>
+        <v>738</v>
       </c>
       <c r="D51" s="4"/>
     </row>
-    <row r="52" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
-        <v>45566</v>
+        <v>46269</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>565</v>
+        <v>740</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>579</v>
+        <v>724</v>
       </c>
       <c r="D52" s="4"/>
     </row>
     <row r="53" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
-        <v>45566</v>
+        <v>46269</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>597</v>
+        <v>741</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>593</v>
+        <v>742</v>
       </c>
       <c r="D53" s="4"/>
     </row>
-    <row r="54" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C54" s="3"/>
+    <row r="54" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>743</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>744</v>
+      </c>
       <c r="D54" s="4"/>
     </row>
-    <row r="55" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C55" s="3"/>
+    <row r="55" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>746</v>
+      </c>
       <c r="D55" s="4"/>
     </row>
-    <row r="56" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C56" s="3"/>
+    <row r="56" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>748</v>
+      </c>
       <c r="D56" s="4"/>
     </row>
-    <row r="57" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C57" s="3"/>
+    <row r="57" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>749</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>750</v>
+      </c>
       <c r="D57" s="4"/>
     </row>
-    <row r="58" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C58" s="3"/>
+    <row r="58" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>752</v>
+      </c>
       <c r="D58" s="4"/>
     </row>
-    <row r="59" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C59" s="3"/>
+    <row r="59" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>754</v>
+      </c>
       <c r="D59" s="4"/>
     </row>
-    <row r="60" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C60" s="3"/>
+    <row r="60" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>756</v>
+      </c>
       <c r="D60" s="4"/>
     </row>
-    <row r="61" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C61" s="3"/>
+    <row r="61" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>757</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>758</v>
+      </c>
       <c r="D61" s="4"/>
     </row>
-    <row r="62" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C62" s="3"/>
+    <row r="62" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>731</v>
+      </c>
       <c r="D62" s="4"/>
     </row>
-    <row r="63" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C63" s="3"/>
+    <row r="63" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>732</v>
+      </c>
       <c r="D63" s="4"/>
     </row>
-    <row r="64" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C64" s="3"/>
+    <row r="64" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>762</v>
+      </c>
       <c r="D64" s="4"/>
     </row>
-    <row r="65" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C65" s="3"/>
+    <row r="65" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>734</v>
+      </c>
       <c r="D65" s="4"/>
     </row>
-    <row r="66" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C66" s="3"/>
+    <row r="66" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>46269</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>735</v>
+      </c>
       <c r="D66" s="4"/>
     </row>
-    <row r="67" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C67" s="3"/>
+    <row r="67" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A67" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>765</v>
+      </c>
       <c r="D67" s="4"/>
     </row>
-    <row r="68" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C68" s="3"/>
+    <row r="68" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>767</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>782</v>
+      </c>
       <c r="D68" s="4"/>
     </row>
-    <row r="69" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C69" s="3"/>
+    <row r="69" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>769</v>
+      </c>
       <c r="D69" s="4"/>
     </row>
-    <row r="70" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C70" s="3"/>
+    <row r="70" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>771</v>
+      </c>
       <c r="D70" s="4"/>
     </row>
-    <row r="71" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C71" s="3"/>
+    <row r="71" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>773</v>
+      </c>
       <c r="D71" s="4"/>
     </row>
-    <row r="72" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C72" s="3"/>
+    <row r="72" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>774</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>775</v>
+      </c>
       <c r="D72" s="4"/>
     </row>
-    <row r="73" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C73" s="3"/>
+    <row r="73" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>777</v>
+      </c>
       <c r="D73" s="4"/>
     </row>
-    <row r="74" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C74" s="3"/>
+    <row r="74" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>779</v>
+      </c>
       <c r="D74" s="4"/>
     </row>
-    <row r="75" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C75" s="3"/>
+    <row r="75" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>46296</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>781</v>
+      </c>
       <c r="D75" s="4"/>
     </row>
     <row r="76" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="6"/>
       <c r="B76" s="8"/>
       <c r="C76" s="3"/>
       <c r="D76" s="4"/>
     </row>
     <row r="77" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A77"/>
-[...2 lines deleted...]
-      <c r="D77"/>
+      <c r="A77" s="6"/>
+      <c r="B77" s="8"/>
+      <c r="C77" s="3"/>
+      <c r="D77" s="4"/>
     </row>
     <row r="78" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A78"/>
-[...2 lines deleted...]
-      <c r="D78"/>
+      <c r="A78" s="6"/>
+      <c r="B78" s="8"/>
+      <c r="C78" s="3"/>
+      <c r="D78" s="4"/>
     </row>
     <row r="79" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A79"/>
-[...2 lines deleted...]
-      <c r="D79"/>
+      <c r="A79" s="6"/>
+      <c r="B79" s="8"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="4"/>
     </row>
     <row r="80" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A80"/>
-[...2 lines deleted...]
-      <c r="D80"/>
+      <c r="A80" s="6"/>
+      <c r="B80" s="8"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="4"/>
     </row>
     <row r="81" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A81"/>
-[...2 lines deleted...]
-      <c r="D81"/>
+      <c r="A81" s="6"/>
+      <c r="B81" s="8"/>
+      <c r="C81" s="3"/>
+      <c r="D81" s="4"/>
     </row>
     <row r="82" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A82"/>
-[...2 lines deleted...]
-      <c r="D82"/>
+      <c r="A82" s="6"/>
+      <c r="B82" s="8"/>
+      <c r="C82" s="3"/>
+      <c r="D82" s="4"/>
     </row>
     <row r="83" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A83"/>
-[...2 lines deleted...]
-      <c r="D83"/>
+      <c r="A83" s="6"/>
+      <c r="B83" s="8"/>
+      <c r="C83" s="3"/>
+      <c r="D83" s="4"/>
     </row>
     <row r="84" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A84"/>
-[...2 lines deleted...]
-      <c r="D84"/>
+      <c r="A84" s="6"/>
+      <c r="B84" s="8"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="4"/>
     </row>
     <row r="85" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A85"/>
-[...2 lines deleted...]
-      <c r="D85"/>
+      <c r="A85" s="6"/>
+      <c r="B85" s="8"/>
+      <c r="C85" s="3"/>
+      <c r="D85" s="4"/>
     </row>
     <row r="86" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86"/>
       <c r="B86" s="9"/>
       <c r="C86"/>
       <c r="D86"/>
+    </row>
+    <row r="87" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87"/>
+      <c r="B87" s="9"/>
+      <c r="C87"/>
+      <c r="D87"/>
+    </row>
+    <row r="88" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88"/>
+      <c r="B88" s="9"/>
+      <c r="C88"/>
+      <c r="D88"/>
+    </row>
+    <row r="89" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89"/>
+      <c r="B89" s="9"/>
+      <c r="C89"/>
+      <c r="D89"/>
+    </row>
+    <row r="90" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90"/>
+      <c r="B90" s="9"/>
+      <c r="C90"/>
+      <c r="D90"/>
+    </row>
+    <row r="91" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91"/>
+      <c r="B91" s="9"/>
+      <c r="C91"/>
+      <c r="D91"/>
+    </row>
+    <row r="92" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92"/>
+      <c r="B92" s="9"/>
+      <c r="C92"/>
+      <c r="D92"/>
+    </row>
+    <row r="93" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93"/>
+      <c r="B93" s="9"/>
+      <c r="C93"/>
+      <c r="D93"/>
+    </row>
+    <row r="94" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94"/>
+      <c r="B94" s="9"/>
+      <c r="C94"/>
+      <c r="D94"/>
+    </row>
+    <row r="95" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95"/>
+      <c r="B95" s="9"/>
+      <c r="C95"/>
+      <c r="D95"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>