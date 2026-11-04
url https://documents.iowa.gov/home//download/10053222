--- v4 (2026-10-13)
+++ v5 (2026-11-04)
@@ -12,94 +12,94 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Standards-Support\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1D61503-588B-4A8A-9C0E-E283B50E381B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1703C0E-F089-488D-9819-4BFCB4027E02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3195" yWindow="1860" windowWidth="21600" windowHeight="13245" firstSheet="2" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30075" yWindow="570" windowWidth="19485" windowHeight="12255" firstSheet="2" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2015" sheetId="4" r:id="rId1"/>
     <sheet name="2016" sheetId="5" r:id="rId2"/>
     <sheet name="2017" sheetId="6" r:id="rId3"/>
     <sheet name="2018" sheetId="8" r:id="rId4"/>
     <sheet name="2019" sheetId="9" r:id="rId5"/>
     <sheet name="2020" sheetId="10" r:id="rId6"/>
     <sheet name="2021" sheetId="11" r:id="rId7"/>
     <sheet name="2022" sheetId="12" r:id="rId8"/>
     <sheet name="2023" sheetId="13" r:id="rId9"/>
     <sheet name="2024" sheetId="14" r:id="rId10"/>
     <sheet name="2025" sheetId="15" r:id="rId11"/>
     <sheet name="2026" sheetId="16" r:id="rId12"/>
     <sheet name="Sheet1" sheetId="7" r:id="rId13"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="960" uniqueCount="783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="968" uniqueCount="797">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Additional Comments</t>
   </si>
   <si>
     <t>Revision</t>
   </si>
   <si>
     <t>Office of Bridge &amp; Structures - Standard Revisions and Updates 2015</t>
   </si>
   <si>
     <t>RS40-170-14</t>
   </si>
   <si>
     <t>REVISED: CORRECTED CALL OUT "SHEET RS40-171-14 OR SHEET RS40-172-14" IT WAS IN ERROR CALLING OUT "SHEET H40-90-06 OR SHEET H40-91-06".</t>
   </si>
   <si>
     <t>RS40-170-10</t>
   </si>
   <si>
@@ -4643,930 +4643,1164 @@
   <si>
     <t xml:space="preserve">J40-13-25 </t>
   </si>
   <si>
     <t xml:space="preserve">J40-17-25 </t>
   </si>
   <si>
     <t xml:space="preserve">J40-18-25 </t>
   </si>
   <si>
     <t xml:space="preserve">J40-(22,23,24)-25 </t>
   </si>
   <si>
     <t xml:space="preserve">J40-46-25 </t>
   </si>
   <si>
     <t xml:space="preserve">J40-47-25 </t>
   </si>
   <si>
     <t xml:space="preserve">J40-48-25 </t>
   </si>
   <si>
     <t xml:space="preserve">J40-(53,54)-25 </t>
   </si>
   <si>
-    <r>
-[...8 lines deleted...]
-      <t>CCS Bridge Standards</t>
+    <t xml:space="preserve">J44-01-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-(02,04,06,10,12,14,16)-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-03-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-05-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-07-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-09-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-11-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-13-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-15-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-17-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-18-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-19-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-(22,23,24)-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-46-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-47-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-48-25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">J44-(53,54)-25 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Standards CADD file had the Text &amp; Dimension Style fonts remapped to the updated 2nd generation of Engineering Vert Font Style along with revisions.</t>
+    </r>
+  </si>
+  <si>
+    <t>BTStubBridges.dgn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2092-BTCD, 2092-BTE, 2093-BTDC, 2093-BTE, 2094-BTCD, 2094-BTE, 2095-BTCD, 2095-BTE, 2096-BTCD, 2096-BTE, 2097-BTCD, 2097-BTE, 2098-BTCD, 2098-BTE  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2100-BTCD, 2100-BTE, 2101-BTCD, 2101-BTE, 2102-BTCD, 2102-BTE, 2103-BTCD, 2103-BTE, 2104-BTCD, 2104-BTE, 2105-BTCD, 2105-BTE  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - In View B-B, corrected horizontal maskwall bar mark label 5f4 (was 5f3).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">2106-BTCD, 2106-BTE, 2107-BTCD, 2107-BTE, 2108-BTCD, 2108-BTE, 2109-BTE  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated sheet layout.</t>
+    </r>
+  </si>
+  <si>
+    <t>2109-BTCD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated sheet layout. Added 8a4, 8a5 and 5f4 to Reinforcing Bar List (they were missing, not listed).  Adjusted quantities for 8a2, 8a3 and 5f3 to account for the addition of the missing bars (8a4, 8a5 and 5f4).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4542-BTCDE, 4543-BTCDE, 4544-BTCDE, 4545-BTCDE, 4546-BTCDE, 4547-BTCDE, 4548-BTCDE  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - In "Part Section" of pier details, changed Coil Rod to Field Bent (was labeled Bent).  In "Top of Fixed Pier Details", corrected detailing error of missing hatch pattern.</t>
+    </r>
+  </si>
+  <si>
+    <t>4549-BTCDE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Concrete Placement Diagram Note to match CADD Note E926 in the Bridge Design Manual.  Updated sheet layout.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4550-BTCDE, 4551-BTCDE, 4552-BTCDE  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Concrete Placement Diagram Note to match CADD Note E926 in the Bridge Design Manual.  Updated sheet layout.  In Reinforcing Bar List, changed ?b2 bar (was listing 5b2).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4556-BTC-4, 4556-BTD-4, 4556-BTE-4, 4556-BTE-5, 4559-BTC-5, 4559-BTC-6, 4559-BTD-5, 4559-BTE-5, 4559-BTE-6, 4560-BTC-6, 4560-BTD-6, 4560-BTE-6, 4561-BTC-5, 4561-BTC-6, 4561-BTD-5, 4561-BTE-5, 4561-BTE-6  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - In "Half Section Near Fixed Pier" and "Part Section Near Expansion Pier" details, changed Coil Rod to Field Bent (was labeled Bent).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BT Stub Abutmen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>t - In Abutment Step Diagram, corrected vertical dimension and placement, (was showing 3'-6").</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>BTIntegralBridges -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> In “Part Section B-B”, spiral rebar color was updated for uncoated rebar elements to "blue-grey", (was magenta color).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BTIntegralBridges -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Updated deck to barrier rail rebar shape in “Half Section Near Abutment” and “Half Section Near Pier” details, (was improperly drawn).  Corrected miscellaneous detailing errors.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BTIntegralBridges -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Updated Concrete Placement Diagram Note to match CADD Note E926 in the Bridge Design Manual.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">(4514 thru 4517)-BTB, 4518-BTCD, 4518-BTE, 4519-BTCD, 4519-BTE, 4520-BTCD, 4520-BTE, 4521-BTCD, 4521-BTE  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4380-BTB-4. 4380-BTB-5, 4380-BTC-4, 4380-BTD-4, 4380-BTE-4, 4380-BTE-5, 4383-BTB-5, 4383-BTB-6, 4383-BTC-5, 4383-BTC-6, 4383-BTD-5, 4383-BTE-5, 4383-BTE-6, 4384-BTB-6, 4384-BTB-7, 4384-BTC-6, 4384-BTD-6, 4384-BTE-6, 4385-BTB-5, 4385-BTB-6, 4385-BTC-5, 4385-BTC-6, 4385-BTD-5, 4385-BTE-5, 4385-BTE-6  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(2078 thru 2084)-BTB, 2085-BTCD, 2085-BTE, 2086-BTCD, 2086-BTE, 2087-BTCD, 2087-BTE, 2088-BTCD, 2088-BTE, 2089-BTCD, 2089-BTE, 2090-BTCD, 2090-BTE, 2091-BTCD, 2091-BTE  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1043P, 1044P, 1045P, 1060P, 1061P, 1073P, 1081P, 1082P, 1089P </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>PrecastCulverts -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> These sheets are re-issued, sheet format update.  This release has been remapped/formatted from V8i to CONNECT Version and to the updated Engineering Vert Font-2nd Gen. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standard</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>s - Updated Bridge Engineer signature.  Changed various bar lengths in "Placement for Longitudinal Reinforcement" detail.  Updated "Concrete Sealer" note.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 6b8 bar (was 8b8).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 6b4, 6b8, 6b9 bars (was 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 8b1, 6b4, 6b8, 6b9 bars (was 9b1, 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 7b1, 6b4, 6b8, 6b9 bars (was 9b1, 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Removed 7b4 bar mark in bent bar in details.  Changed 9b6, 6b8, 6b9 bars (was 6b7, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Removed 6b7 bar mark in bent bar in details.  Changed 8b4, 6b8, 6b9 bars (was 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Removed 6b7 bar mark in bent bar in details.  Changed 8b1, 7b6, 6b8, 6b9 bars (was 9b1, 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Changed various bar lengths in "Placement for Longitudinal Reinforcement" detail.  Updated "Concrete Sealer" note.  Changed 7b6 (was 8b6).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">J44-25 CCS Bridge Standards </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Removed 6b7 bar mark in bent bar in details.  Changed 8b1, 7b6, 6b8, 6b9 bars (was 9b1, 7b4, 8b8, 8b9).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Added missing note regarding "4" x 8" Outside dimension rolled tube..." in drain location details.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Added 3'-4" dimension to horizontal barrier rail rebar into barrier end section.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  In "Estimated Quantities-One Abut." tables, corrected typo of Steel Piling HP 10x42 (was incorrectly shown as HP 10x24).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Added "Unit" column to the "Concrete Barrier Rail Quantities" table.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated sheet to use Erosion Stone (was using Macadam Stone).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated J44-54-25 sheet title to "Wing Armoring &amp; Erosion Stone Details" (was using Macadam Stone).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J44-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  (All sheets)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J40-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated sheet to use Erosion Stone (was using Macadam Stone).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">J40-25 CCS Bridge Standards </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Updated Bridge Engineer signature.  Added 3'-4" dimension to horizontal barrier rail rebar into barrier end section.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J40-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Added "Unit" column to the "Concrete Barrier Rail Quantities" table.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J40-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  In "Estimated Quantities-One Abut." tables, corrected typo of Steel Piling HP 10x42 (was incorrectly shown as HP 10x24).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J40-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Added missing note regarding "4" x 8" Outside dimension rolled tube..." in drain location details.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J40-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 7b6 bar (was 8b6).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">J40-25 CCS Bridge Standards </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Updated Bridge Engineer signature.  Changed various bar lengths in "Placement for Longitudinal Reinforcement" detail.  Updated "Concrete Sealer" note.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J40-25 CCS Bridge Standards</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.  Changed 6b8 and 6b9 bars (was 8b8 and 8b9).</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>CCS Bridge Standards</t>
+      <t>J40-25 CCS Bridge Standards</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - Updated Bridge Engineer signature.  Changed 10b3 bar dimensions to 6'-3" and 11'-9" (was 6'-0" and 12'-0") in "Placement for Longitudinal Reinforcement" detail.  Updated "Concrete Sealer" note.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>CCS Bridge Standards</t>
+      <t>J40-25 CCS Bridge Standards</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated Reinforcing Steel for Superstructure table and horizontal dimensions in Bent Bar Details on 8e1 and 8e2 bars.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>CCS Bridge Standards</t>
+      <t>J40-25 CCS Bridge Standards</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated "Concrete Sealer" note.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>CCS Bridge Standards</t>
+      <t>J40-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated "Concrete Sealer" note.  Changed 8a9 bar length to 24'-2" (was 24'-3") and changed dimensions to pier centerline 1'-11" (was 1'-10 1/2").</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J40-25 CCS Bridge Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Updated Bridge Engineer signature.  Updated J40-54-25 sheet title to "Wing Armoring &amp; Erosion Stone Details" (was using Macadam Stone).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>J40-25 CCS Bridge Standards</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - Updated Bridge Engineer signature.  (All sheets)</t>
-    </r>
-[...766 lines deleted...]
-      <t>t - In Abutment Step Diagram, corrected vertical dimension and placement, (was showing 3'-6").</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
@@ -7382,51 +7616,51 @@
     <row r="85" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85"/>
       <c r="B85" s="9"/>
       <c r="C85"/>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86"/>
       <c r="B86" s="9"/>
       <c r="C86"/>
       <c r="D86"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B988C938-8136-4C88-A9D2-FD8352848D88}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D79"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+    <sheetView topLeftCell="A21" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
       <selection activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="67.42578125" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
@@ -8084,54 +8318,54 @@
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78"/>
       <c r="B78" s="9"/>
       <c r="C78"/>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79"/>
       <c r="B79" s="9"/>
       <c r="C79"/>
       <c r="D79"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC7ECDD-88EE-4A04-94F5-0BA49D0EB93F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D95"/>
+  <dimension ref="A1:D100"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C69" sqref="C69"/>
+    <sheetView tabSelected="1" topLeftCell="A73" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="53" style="9" customWidth="1"/>
     <col min="3" max="3" width="67.42578125" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
@@ -8471,661 +8705,715 @@
     </row>
     <row r="33" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
         <v>46232</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>705</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>707</v>
       </c>
       <c r="D33" s="4"/>
     </row>
     <row r="34" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
         <v>46232</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>703</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>704</v>
       </c>
       <c r="D34" s="4"/>
     </row>
-    <row r="35" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
         <v>46269</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>631</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>726</v>
+        <v>796</v>
       </c>
       <c r="D35" s="4"/>
     </row>
     <row r="36" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
         <v>46269</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>709</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>727</v>
+        <v>795</v>
       </c>
       <c r="D36" s="4"/>
     </row>
     <row r="37" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
         <v>46269</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>710</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>728</v>
+        <v>794</v>
       </c>
       <c r="D37" s="4"/>
     </row>
     <row r="38" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
         <v>46269</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>711</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>725</v>
+        <v>793</v>
       </c>
       <c r="D38" s="4"/>
     </row>
     <row r="39" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
         <v>46269</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>712</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>724</v>
+        <v>792</v>
       </c>
       <c r="D39" s="4"/>
     </row>
     <row r="40" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>46269</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>713</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>723</v>
+        <v>791</v>
       </c>
       <c r="D40" s="4"/>
     </row>
     <row r="41" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
         <v>46269</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>714</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>722</v>
+        <v>790</v>
       </c>
       <c r="D41" s="4"/>
     </row>
-    <row r="42" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
         <v>46269</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>715</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>729</v>
+        <v>788</v>
       </c>
       <c r="D42" s="4"/>
     </row>
     <row r="43" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
         <v>46269</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>716</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>730</v>
+        <v>789</v>
       </c>
       <c r="D43" s="4"/>
     </row>
     <row r="44" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
         <v>46269</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>717</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>731</v>
+        <v>787</v>
       </c>
       <c r="D44" s="4"/>
     </row>
     <row r="45" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
         <v>46269</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>718</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>732</v>
+        <v>786</v>
       </c>
       <c r="D45" s="4"/>
     </row>
     <row r="46" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
         <v>46269</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>719</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>733</v>
+        <v>784</v>
       </c>
       <c r="D46" s="4"/>
     </row>
     <row r="47" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
         <v>46269</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>720</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>734</v>
+        <v>785</v>
       </c>
       <c r="D47" s="4"/>
     </row>
     <row r="48" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
         <v>46269</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>721</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>735</v>
+        <v>783</v>
       </c>
       <c r="D48" s="4"/>
     </row>
-    <row r="49" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
         <v>46269</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>708</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>726</v>
+        <v>782</v>
       </c>
       <c r="D49" s="4"/>
     </row>
     <row r="50" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
         <v>46269</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>736</v>
+        <v>722</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>739</v>
+        <v>781</v>
       </c>
       <c r="D50" s="4"/>
     </row>
     <row r="51" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
         <v>46269</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>737</v>
+        <v>723</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>738</v>
+        <v>765</v>
       </c>
       <c r="D51" s="4"/>
     </row>
     <row r="52" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
         <v>46269</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>740</v>
+        <v>724</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>724</v>
+        <v>766</v>
       </c>
       <c r="D52" s="4"/>
     </row>
-    <row r="53" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
         <v>46269</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>741</v>
+        <v>725</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>742</v>
+        <v>767</v>
       </c>
       <c r="D53" s="4"/>
     </row>
     <row r="54" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
         <v>46269</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>744</v>
+        <v>768</v>
       </c>
       <c r="D54" s="4"/>
     </row>
     <row r="55" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
         <v>46269</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>745</v>
+        <v>727</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>746</v>
+        <v>769</v>
       </c>
       <c r="D55" s="4"/>
     </row>
     <row r="56" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
         <v>46269</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>748</v>
+        <v>770</v>
       </c>
       <c r="D56" s="4"/>
     </row>
-    <row r="57" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
         <v>46269</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>749</v>
+        <v>729</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>750</v>
+        <v>771</v>
       </c>
       <c r="D57" s="4"/>
     </row>
-    <row r="58" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
         <v>46269</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>751</v>
+        <v>730</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>752</v>
+        <v>772</v>
       </c>
       <c r="D58" s="4"/>
     </row>
-    <row r="59" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A59" s="6">
         <v>46269</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>753</v>
+        <v>731</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>754</v>
+        <v>773</v>
       </c>
       <c r="D59" s="4"/>
     </row>
-    <row r="60" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
         <v>46269</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>755</v>
+        <v>732</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="D60" s="4"/>
     </row>
-    <row r="61" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:4" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
         <v>46269</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>757</v>
+        <v>733</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="D61" s="4"/>
     </row>
     <row r="62" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
         <v>46269</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>759</v>
+        <v>734</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>731</v>
+        <v>776</v>
       </c>
       <c r="D62" s="4"/>
     </row>
     <row r="63" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A63" s="6">
         <v>46269</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>760</v>
+        <v>735</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>732</v>
+        <v>778</v>
       </c>
       <c r="D63" s="4"/>
     </row>
     <row r="64" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
         <v>46269</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>761</v>
+        <v>736</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>762</v>
+        <v>777</v>
       </c>
       <c r="D64" s="4"/>
     </row>
     <row r="65" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
         <v>46269</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>763</v>
+        <v>737</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>734</v>
+        <v>779</v>
       </c>
       <c r="D65" s="4"/>
     </row>
     <row r="66" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
         <v>46269</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>764</v>
+        <v>738</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>735</v>
+        <v>780</v>
       </c>
       <c r="D66" s="4"/>
     </row>
     <row r="67" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
         <v>46296</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>766</v>
+        <v>740</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>765</v>
+        <v>739</v>
       </c>
       <c r="D67" s="4"/>
     </row>
     <row r="68" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A68" s="6">
         <v>46296</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>767</v>
+        <v>741</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>782</v>
+        <v>756</v>
       </c>
       <c r="D68" s="4"/>
     </row>
     <row r="69" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A69" s="6">
         <v>46296</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>768</v>
+        <v>742</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>769</v>
+        <v>743</v>
       </c>
       <c r="D69" s="4"/>
     </row>
     <row r="70" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
         <v>46296</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>770</v>
+        <v>744</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>771</v>
+        <v>745</v>
       </c>
       <c r="D70" s="4"/>
     </row>
     <row r="71" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
         <v>46296</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>772</v>
+        <v>746</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>773</v>
+        <v>747</v>
       </c>
       <c r="D71" s="4"/>
     </row>
     <row r="72" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
         <v>46296</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>774</v>
+        <v>748</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>775</v>
+        <v>749</v>
       </c>
       <c r="D72" s="4"/>
     </row>
     <row r="73" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
         <v>46296</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>776</v>
+        <v>750</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>777</v>
+        <v>751</v>
       </c>
       <c r="D73" s="4"/>
     </row>
     <row r="74" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
         <v>46296</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>778</v>
+        <v>752</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>779</v>
+        <v>753</v>
       </c>
       <c r="D74" s="4"/>
     </row>
     <row r="75" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A75" s="6">
         <v>46296</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>780</v>
+        <v>754</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>781</v>
+        <v>755</v>
       </c>
       <c r="D75" s="4"/>
     </row>
-    <row r="76" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C76" s="3"/>
+    <row r="76" spans="1:4" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>46322</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>757</v>
+      </c>
       <c r="D76" s="4"/>
     </row>
-    <row r="77" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C77" s="3"/>
+    <row r="77" spans="1:4" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>46322</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>758</v>
+      </c>
       <c r="D77" s="4"/>
     </row>
-    <row r="78" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C78" s="3"/>
+    <row r="78" spans="1:4" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>46322</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>759</v>
+      </c>
       <c r="D78" s="4"/>
     </row>
-    <row r="79" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C79" s="3"/>
+    <row r="79" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>46322</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>764</v>
+      </c>
       <c r="D79" s="4"/>
     </row>
     <row r="80" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="6"/>
       <c r="B80" s="8"/>
       <c r="C80" s="3"/>
       <c r="D80" s="4"/>
     </row>
     <row r="81" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="6"/>
       <c r="B81" s="8"/>
       <c r="C81" s="3"/>
       <c r="D81" s="4"/>
     </row>
     <row r="82" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="6"/>
       <c r="B82" s="8"/>
       <c r="C82" s="3"/>
       <c r="D82" s="4"/>
     </row>
     <row r="83" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="6"/>
       <c r="B83" s="8"/>
       <c r="C83" s="3"/>
       <c r="D83" s="4"/>
     </row>
     <row r="84" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="6"/>
       <c r="B84" s="8"/>
       <c r="C84" s="3"/>
       <c r="D84" s="4"/>
     </row>
     <row r="85" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="6"/>
       <c r="B85" s="8"/>
       <c r="C85" s="3"/>
       <c r="D85" s="4"/>
     </row>
     <row r="86" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A86"/>
-[...2 lines deleted...]
-      <c r="D86"/>
+      <c r="A86" s="6"/>
+      <c r="B86" s="8"/>
+      <c r="C86" s="3"/>
+      <c r="D86" s="4"/>
     </row>
     <row r="87" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A87"/>
-[...2 lines deleted...]
-      <c r="D87"/>
+      <c r="A87" s="6"/>
+      <c r="B87" s="8"/>
+      <c r="C87" s="3"/>
+      <c r="D87" s="4"/>
     </row>
     <row r="88" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A88"/>
-[...2 lines deleted...]
-      <c r="D88"/>
+      <c r="A88" s="6"/>
+      <c r="B88" s="8"/>
+      <c r="C88" s="3"/>
+      <c r="D88" s="4"/>
     </row>
     <row r="89" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A89"/>
-[...2 lines deleted...]
-      <c r="D89"/>
+      <c r="A89" s="6"/>
+      <c r="B89" s="8"/>
+      <c r="C89" s="3"/>
+      <c r="D89" s="4"/>
     </row>
     <row r="90" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A90"/>
-[...2 lines deleted...]
-      <c r="D90"/>
+      <c r="A90" s="6"/>
+      <c r="B90" s="8"/>
+      <c r="C90" s="3"/>
+      <c r="D90" s="4"/>
     </row>
     <row r="91" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91"/>
       <c r="B91" s="9"/>
       <c r="C91"/>
       <c r="D91"/>
     </row>
     <row r="92" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92"/>
       <c r="B92" s="9"/>
       <c r="C92"/>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93"/>
       <c r="B93" s="9"/>
       <c r="C93"/>
       <c r="D93"/>
     </row>
     <row r="94" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94"/>
       <c r="B94" s="9"/>
       <c r="C94"/>
       <c r="D94"/>
     </row>
     <row r="95" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95"/>
       <c r="B95" s="9"/>
       <c r="C95"/>
       <c r="D95"/>
+    </row>
+    <row r="96" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96"/>
+      <c r="B96" s="9"/>
+      <c r="C96"/>
+      <c r="D96"/>
+    </row>
+    <row r="97" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97"/>
+      <c r="B97" s="9"/>
+      <c r="C97"/>
+      <c r="D97"/>
+    </row>
+    <row r="98" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98"/>
+      <c r="B98" s="9"/>
+      <c r="C98"/>
+      <c r="D98"/>
+    </row>
+    <row r="99" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99"/>
+      <c r="B99" s="9"/>
+      <c r="C99"/>
+      <c r="D99"/>
+    </row>
+    <row r="100" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100"/>
+      <c r="B100" s="9"/>
+      <c r="C100"/>
+      <c r="D100"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>