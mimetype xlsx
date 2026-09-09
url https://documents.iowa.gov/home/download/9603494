--- v0 (2026-06-11)
+++ v1 (2026-09-09)
@@ -119,120 +119,122 @@
   <Override PartName="/xl/activeX/activeX23.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/printerSettings/printerSettings5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX24.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX24.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX25.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX25.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/comments1.bin" ContentType="application/vnd.ms-excel.comments"/>
   <Override PartName="/xl/printerSettings/printerSettings6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX26.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX26.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings7.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX27.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX27.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/printerSettings/printerSettings8.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX28.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX28.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/printerSettings/printerSettings9.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX29.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX29.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX30.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX30.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/comments2.bin" ContentType="application/vnd.ms-excel.comments"/>
   <Override PartName="/xl/printerSettings/printerSettings10.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings11.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX30.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/xl/activeX/activeX30.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX31.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX31.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings12.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX31.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/xl/activeX/activeX31.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX32.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX32.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/charts/chart13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings13.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX32.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/xl/activeX/activeX32.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX33.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX33.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX34.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX34.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX35.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX35.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX36.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX36.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/printerSettings/printerSettings14.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX36.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/xl/activeX/activeX36.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX37.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX37.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX38.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX38.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX39.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX39.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX40.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX40.bin" ContentType="application/vnd.ms-office.activeX"/>
-  <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX41.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX41.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX42.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX42.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX43.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX43.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX44.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX44.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX45.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX45.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/printerSettings/printerSettings15.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX45.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/xl/activeX/activeX45.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX46.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX46.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/activeX/activeX47.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX47.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/printerSettings/printerSettings16.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings17.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings18.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.bin" ContentType="application/vnd.ms-excel.calcChain"/>
   <Override PartName="/xl/vbaProject.bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/_rels/workbook.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.bin"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
@@ -374,252 +376,260 @@
 
 <file path=xl/activeX/_rels/activeX41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX41.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX42.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX43.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX44.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX45.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX46.bin"/></Relationships>
 </file>
 
+<file path=xl/activeX/_rels/activeX47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX47.bin"/></Relationships>
+</file>
+
 <file path=xl/activeX/_rels/activeX5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX5.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX6.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX7.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX8.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX9.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX10.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX11.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX12.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX13.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX14.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX15.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX16.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX17.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX18.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX19.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX20.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX21.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX22.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX23.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX24.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX25.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX26.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX27.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX28.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX29.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX3.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX30.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX31.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX32.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX33.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX34.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX35.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX36.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX37.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX38.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX39.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX4.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX40.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX41.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX42.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX43.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX44.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX45.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX46.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
+</file>
+
+<file path=xl/activeX/activeX47.xml><?xml version="1.0" encoding="utf-8"?>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX5.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX6.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX7.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX8.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX9.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D30-EC42-11CE-9E0D-00AA006002F3}" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -7708,127 +7718,127 @@
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart18.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart22.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart21.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing10.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing11.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing12.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing13.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing6.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing9.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>466546</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114233</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2" descr="Ahead station arrow.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880654A3-38AE-438A-B13F-C9D1C4934D6D}"/>
             </a:ext>
           </a:extLst>
@@ -10070,446 +10080,446 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="11" name="Straight Arrow Connector 10" descr="Centerline south abutment bearing.">
+        <xdr:cNvPr id="2" name="Straight Arrow Connector 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D437722F-41E0-BCFA-56DE-55D5325421E3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CED21F5-A640-DDDB-9351-0D165BB1393B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1549400" y="1238250"/>
           <a:ext cx="1219200" cy="3429000"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="12" name="Straight Arrow Connector 11" descr="Centerline pier number 1.">
+        <xdr:cNvPr id="3" name="Straight Arrow Connector 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72127C5A-3821-440D-1D57-EEC963198D6F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5B7277F-2B1B-DAA5-964C-D12202398C07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3987800" y="1238250"/>
           <a:ext cx="1219200" cy="3429000"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="13" name="Straight Arrow Connector 12" descr="Centerline pier number 2.">
+        <xdr:cNvPr id="4" name="Straight Arrow Connector 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6164371-C0E9-AEE2-8137-8F254EBE0329}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DDB8F3E-7C88-C8B4-6C4F-8142593EA6B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6426200" y="1238250"/>
           <a:ext cx="1219200" cy="3429000"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="14" name="Straight Arrow Connector 13" descr="Centerline north abutment bearing.">
+        <xdr:cNvPr id="5" name="Straight Arrow Connector 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3442346A-7F13-1DBD-D68C-82FBD24711DF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0FD489-C9CF-7936-3C75-5559456B4423}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="8864600" y="1238250"/>
           <a:ext cx="1219200" cy="3429000"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="15" name="Straight Arrow Connector 14" descr="Beam line A">
+        <xdr:cNvPr id="6" name="Straight Arrow Connector 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7E34B6A-5379-BB1F-FBA2-093979DE402C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AB9737A-B3E8-A13A-4116-CD667E8D27A3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1524000" y="1428750"/>
           <a:ext cx="8534400" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="16" name="Straight Arrow Connector 15" descr="Beam line B">
+        <xdr:cNvPr id="7" name="Straight Arrow Connector 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC2FB037-F79F-3408-BBE1-8670FCAACE50}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CCE083C-0863-8C8C-69FF-930840ABD658}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1524000" y="2190750"/>
           <a:ext cx="8534400" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="17" name="Straight Arrow Connector 16" descr="Beam line C">
+        <xdr:cNvPr id="8" name="Straight Arrow Connector 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{935C2BA6-F1FF-06BC-EBE5-B3CE8808F19C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DEB7820-E500-7CAA-6344-AAEBC3EEAD50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1524000" y="2952750"/>
           <a:ext cx="8534400" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="18" name="Straight Arrow Connector 17" descr="Beam line D">
+        <xdr:cNvPr id="9" name="Straight Arrow Connector 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{830CB766-FDA6-2A2C-9918-22AA04EA99F9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78F7B01D-7F12-4DE9-D620-F31E1813A158}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1524000" y="3714750"/>
           <a:ext cx="8534400" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="19" name="Straight Arrow Connector 18" descr="Beam line E">
+        <xdr:cNvPr id="10" name="Straight Arrow Connector 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD0D456-DD54-2EEC-1E09-5A7267FEA799}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F691B304-10CD-628C-6694-94386EF88F1E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1524000" y="4476750"/>
           <a:ext cx="8534400" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
           <a:prstDash val="dashDot"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
@@ -12122,50 +12132,93 @@
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000001140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr>
               <a:graphicFrameLocks/>
             </xdr:cNvGraphicFramePr>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s5121"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>266700</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>152400</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:graphicFrame macro="">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="5123" name="CommandButton2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000003140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </xdr:cNvGraphicFramePr>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
+              <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s5123"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>592666</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>148167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>256452</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95286</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4" descr="Design limits for haunch requirements showing no embedment or stirrup extension values.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F2DBBF1-DBE0-F52E-C589-A7C7B2AF0DB2}"/>
             </a:ext>
@@ -12573,71 +12626,71 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex11.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex11.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex12.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex12.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX32.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX33.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex13.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX35.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX34.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex13.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX36.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX35.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX37.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex14.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX38.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX38.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex14.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX40.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX37.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX39.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex15.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX42.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX44.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX41.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex15.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX43.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX45.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX42.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX46.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex16.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX45.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX47.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex16.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX46.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex21.bin"/></Relationships>
 </file>
@@ -12649,71 +12702,71 @@
 <file path=xl/worksheets/_rels/sheet23.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex23.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex24.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex25.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex26.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex27.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX11.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX14.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX10.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX16.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX20.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX18.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX22.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX15.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX12.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX17.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX11.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX9.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX13.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX20.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX16.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX19.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX22.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX12.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX15.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX14.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX17.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX21.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex6.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex7.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex8.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex9.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex9.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.bin"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>71</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="98" baseType="lpstr">